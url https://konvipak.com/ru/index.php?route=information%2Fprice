--- v0 (2026-03-21)
+++ v1 (2026-07-09)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Наш сайт</t>
   </si>
   <si>
     <t>https://konvipak.com/ru</t>
   </si>
   <si>
     <t>Наши контакты</t>
   </si>
   <si>
     <t>https://konvipak.com/ru/contact-ru</t>
   </si>
   <si>
     <t>Условия оплаты и доставки</t>
   </si>
   <si>
     <t>https://konvipak.com/ru/oplata-i-dostavka</t>
   </si>
   <si>
     <t>Дата и время формирования прайса</t>
   </si>
   <si>
-    <t>21.03.2026 05:03:38</t>
+    <t>09.07.2026 04:07:52</t>
   </si>
   <si>
     <t>Код товара</t>
   </si>
   <si>
     <t>Наименование и формат (ВхШхГ, мм)</t>
   </si>
   <si>
     <t>Материал</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Плотность,г/м2</t>
   </si>
   <si>
     <t>В упаковке,шт.</t>
   </si>
   <si>
     <t>Цена (розница), грн/уп. с НДС</t>
   </si>
   <si>
     <t>Цена (опт - от 5 упаковок), грн/уп. с НДС</t>
   </si>
@@ -93,139 +93,150 @@
   </si>
   <si>
     <t>Пакет на вынос (380х320х150)</t>
   </si>
   <si>
     <t>Крафт</t>
   </si>
   <si>
     <t>бурый</t>
   </si>
   <si>
     <t>927.50 UAH</t>
   </si>
   <si>
     <t>887.50 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 500х380х340
     Вес коробки, кг: 12,200</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
+    <t>Пакет с плоскими ручками (260х250х115)</t>
+  </si>
+  <si>
+    <t>1144.50 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 470х380х260
+    Вес коробки, кг: 8,300</t>
+  </si>
+  <si>
     <t>Пакет с плоскими ручками (260х260х140)</t>
   </si>
   <si>
     <t>969.50 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 470х380х260
     Вес коробки, кг: 10,15</t>
   </si>
   <si>
     <t>Пакет с плоскими ручками (335х260х140)</t>
   </si>
   <si>
-    <t>750.00 UAH</t>
+    <t>800.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 470х380х260
     Вес коробки, кг: 9,000</t>
   </si>
   <si>
     <t>Пакет с плоскими ручками (380х320х150)</t>
   </si>
   <si>
     <t>1062.50 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 470х380х260
     Вес коробки, кг: 12,700</t>
   </si>
   <si>
     <t>Уголок для хот-дога с печатью 3500шт. (210х85х0)</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
-    <t>717.50 UAH</t>
-[...2 lines deleted...]
-    <t>682.50 UAH</t>
+    <t>770.00 UAH</t>
+  </si>
+  <si>
+    <t>735.00 UAH</t>
   </si>
   <si>
     <t>Запаковано в п/п упаковку по 500шт.,&amp;nbsp; в коробке 7 упаковок.&amp;nbsp;Размер коробки (Высота х Ширина х Глубина), мм: 600х250х92
     Вес коробки, кг: 5,700</t>
   </si>
   <si>
     <t>Крученые ручки белые (115 мм)</t>
   </si>
   <si>
     <t>2500 пар</t>
   </si>
   <si>
-    <t>2875.00 UAH</t>
+    <t>3125.00 UAH</t>
   </si>
   <si>
     <t>Размер коробки (Высота х Ширина х Глубина), мм: 770x560x470Вес коробки, кг: 12,9</t>
   </si>
   <si>
     <t>Крученые ручки белые (195 мм)</t>
   </si>
   <si>
     <t>Размер коробки (Высота х Ширина х Глубина), мм: 770x560x470Вес коробки, кг: 12,95</t>
   </si>
   <si>
     <t>Крученые ручки бурые (115 мм)</t>
   </si>
   <si>
-    <t>2750.00 UAH</t>
+    <t>3000.00 UAH</t>
   </si>
   <si>
     <t>Крученые ручки бурые (195 мм)</t>
   </si>
   <si>
     <t>00007</t>
   </si>
   <si>
     <t>Листы жиростойкие силиконизированные (400х600х0)</t>
   </si>
   <si>
     <t>Крафт силиконизированный</t>
   </si>
   <si>
-    <t>870.00 UAH</t>
-[...2 lines deleted...]
-    <t>826.00 UAH</t>
+    <t>930.00 UAH</t>
+  </si>
+  <si>
+    <t>893.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 600х400х20
     Вес коробки, кг: 5,000</t>
   </si>
   <si>
     <t>Оберточная бумага с печатью (310х300х0)</t>
   </si>
   <si>
     <t>1220.00 UAH</t>
   </si>
   <si>
     <t>1180.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х290х170
     Вес коробки, кг: 7,300</t>
   </si>
   <si>
     <t>Пакет "Горошек мятный" (190х95х65)</t>
   </si>
   <si>
     <t>185.00 UAH</t>
@@ -294,590 +305,604 @@
     <t>530.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 590х390х100
     Вес коробки, кг: 5,500</t>
   </si>
   <si>
     <t>Пакет для багета (570х90х40)</t>
   </si>
   <si>
     <t>683.00 UAH</t>
   </si>
   <si>
     <t>654.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 590х390х100
     Вес коробки, кг: 7,900</t>
   </si>
   <si>
     <t>Пакет для бутербродов (230х110х40)</t>
   </si>
   <si>
-    <t>405.00 UAH</t>
-[...2 lines deleted...]
-    <t>387.00 UAH</t>
+    <t>450.00 UAH</t>
+  </si>
+  <si>
+    <t>430.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 380х280х120
     Вес коробки, кг: 3,700</t>
   </si>
   <si>
-    <t>450.00 UAH</t>
-[...2 lines deleted...]
-    <t>430.00 UAH</t>
+    <t>460.00 UAH</t>
+  </si>
+  <si>
+    <t>440.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 380х280х120
     Вес коробки, кг: 3,300</t>
   </si>
   <si>
     <t>Пакет для денег (150х110х0)</t>
   </si>
   <si>
-    <t>295.00 UAH</t>
-[...2 lines deleted...]
-    <t>285.00 UAH</t>
+    <t>360.00 UAH</t>
+  </si>
+  <si>
+    <t>340.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 340х240х120
     Вес коробки, кг: 3,200</t>
   </si>
   <si>
     <t>Пакет для денег (170х130х0)</t>
   </si>
   <si>
-    <t>330.00 UAH</t>
-[...2 lines deleted...]
-    <t>320.00 UAH</t>
+    <t>400.00 UAH</t>
+  </si>
+  <si>
+    <t>380.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 360х260х150
     Вес коробки, кг: 4,700</t>
   </si>
   <si>
     <t>Пакет для денег (210х140х0)</t>
   </si>
   <si>
     <t>500.00 UAH</t>
   </si>
   <si>
     <t>490.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 460х320х150
     Вес коробки, кг: 5,300</t>
   </si>
   <si>
     <t>Пакет для картофеля фри (110х110х30)</t>
   </si>
   <si>
     <t>Крафт жиростойкий</t>
   </si>
   <si>
-    <t>850.00 UAH</t>
+    <t>940.00 UAH</t>
+  </si>
+  <si>
+    <t>900.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 380х280х120
     Вес коробки, кг: 3,400</t>
   </si>
   <si>
     <t>Пакет для картофеля фри (130х130х30)</t>
   </si>
   <si>
-    <t>1080.00 UAH</t>
-[...2 lines deleted...]
-    <t>1040.00 UAH</t>
+    <t>1200.00 UAH</t>
+  </si>
+  <si>
+    <t>1140.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х270х170
     Вес коробки, кг: 5,400</t>
   </si>
   <si>
     <t>Пакет для муки (240х120х70)</t>
   </si>
   <si>
-    <t>820.00 UAH</t>
+    <t>920.00 UAH</t>
+  </si>
+  <si>
+    <t>875.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х270х210
     Вес коробки, кг: 4,800</t>
   </si>
   <si>
     <t>Пакет для столовых приборов (190х72х0)</t>
   </si>
   <si>
+    <t>410.00 UAH</t>
+  </si>
+  <si>
+    <t>390.00 UAH</t>
+  </si>
+  <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 340х240х120
     Вес коробки, кг: 3,000</t>
   </si>
   <si>
-    <t>370.00 UAH</t>
-[...2 lines deleted...]
-    <t>350.00 UAH</t>
+    <t>470.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 340х240х120
     Вес коробки, кг: 2,900</t>
   </si>
   <si>
     <t>Пакет для сыпучих (190х95х65)</t>
   </si>
   <si>
     <t>650.00 UAH</t>
   </si>
   <si>
     <t>625.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 360х260х150
     Вес коробки, кг: 3,400</t>
   </si>
   <si>
     <t>Пакет для французского хот-дога (170х72х35)</t>
   </si>
   <si>
-    <t>590.00 UAH</t>
-[...2 lines deleted...]
-    <t>560.00 UAH</t>
+    <t>700.00 UAH</t>
+  </si>
+  <si>
+    <t>660.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 600х250х92
     Вес коробки, кг: 3,800</t>
   </si>
   <si>
     <t>Пакет для французского хот-дога с печатью (170х72х35)</t>
   </si>
   <si>
-    <t>660.00 UAH</t>
-[...2 lines deleted...]
-    <t>620.00 UAH</t>
+    <t>740.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 380х280х120
     Вес коробки, кг: 3,800</t>
   </si>
   <si>
     <t>Пакет для хачапури (230х200х40)</t>
   </si>
   <si>
-    <t>495.00 UAH</t>
-[...2 lines deleted...]
-    <t>460.00 UAH</t>
+    <t>560.00 UAH</t>
+  </si>
+  <si>
+    <t>520.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х290х210
     Вес коробки, кг: 5,500</t>
   </si>
   <si>
     <t>Пакет для хачапури (270х200х40)</t>
   </si>
   <si>
-    <t>540.00 UAH</t>
-[...2 lines deleted...]
-    <t>510.00 UAH</t>
+    <t>610.00 UAH</t>
+  </si>
+  <si>
+    <t>580.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х290х210
     Вес коробки, кг: 6,200</t>
   </si>
   <si>
+    <t>Пакет для хлеба (270х160х40)</t>
+  </si>
+  <si>
+    <t>495.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х170
+    Вес коробки, кг: 5,900</t>
+  </si>
+  <si>
+    <t>Пакет для хлеба (350х220х50)</t>
+  </si>
+  <si>
+    <t>810.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 7,700</t>
+  </si>
+  <si>
     <t>Пакет для хлеба (380х220х50)</t>
   </si>
   <si>
-    <t>780.00 UAH</t>
-[...2 lines deleted...]
-    <t>745.00 UAH</t>
+    <t>910.00 UAH</t>
+  </si>
+  <si>
+    <t>870.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х360х235
     Вес коробки, кг: 9,700</t>
   </si>
   <si>
     <t>Пакет для хлеба (430х250х80)</t>
   </si>
   <si>
     <t>1060.00 UAH</t>
   </si>
   <si>
     <t>1000.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 470х380х260
     Вес коробки, кг: 13,900</t>
   </si>
   <si>
     <t>Пакет для шаурмы (310х100х40)</t>
   </si>
   <si>
-    <t>425.00 UAH</t>
-[...1 lines deleted...]
-  <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х290х170
     Вес коробки, кг: 4,900</t>
   </si>
   <si>
     <t>Пакет для шаурмы с печатью (270х100х40)</t>
   </si>
   <si>
     <t>480.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 380х280х120
     Вес коробки, кг: 3,900</t>
   </si>
   <si>
     <t>Пакет жиростойкий  (270х160х40)</t>
   </si>
   <si>
-    <t>1380.00 UAH</t>
-[...2 lines deleted...]
-    <t>1280.00 UAH</t>
+    <t>1470.00 UAH</t>
+  </si>
+  <si>
+    <t>1370.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х290х170
     Вес коробки, кг: 5,100</t>
   </si>
   <si>
-    <t>Пакет на вынос "А" (240х120х85)</t>
-[...2 lines deleted...]
-    <t>1140.00 UAH</t>
+    <t>Пакет на вынос "А" (240х120х85) бурый 50 г/м2</t>
   </si>
   <si>
     <t>1090.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х360х235
     Вес коробки, кг: 7,400</t>
   </si>
   <si>
+    <t>957/1</t>
+  </si>
+  <si>
+    <t>Пакет на вынос "А" (240х120х85) бурый 60 г/м2</t>
+  </si>
+  <si>
+    <t>Крафт целлюлозный</t>
+  </si>
+  <si>
+    <t>1360.00 UAH</t>
+  </si>
+  <si>
+    <t>1290.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 8,400</t>
+  </si>
+  <si>
     <t>Пакет на вынос "В" (280х170х120)</t>
   </si>
   <si>
-    <t>595.00 UAH</t>
+    <t>675.00 UAH</t>
+  </si>
+  <si>
+    <t>640.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х360х235
     Вес коробки, кг: 6,300</t>
   </si>
   <si>
+    <t>Пакет на вынос "С" (290х210х115)</t>
+  </si>
+  <si>
+    <t>775.00 UAH</t>
+  </si>
+  <si>
     <t>Пакет на вынос (335х260х140)</t>
   </si>
   <si>
-    <t>805.00 UAH</t>
-[...2 lines deleted...]
-    <t>752.50 UAH</t>
+    <t>807.00 UAH</t>
+  </si>
+  <si>
+    <t>759.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 470х380х260
     Вес коробки, кг: 9,500</t>
   </si>
   <si>
+    <t>805.00 UAH</t>
+  </si>
+  <si>
+    <t>752.50 UAH</t>
+  </si>
+  <si>
     <t>Пакет с крученой ручкой (310х135х80)</t>
   </si>
   <si>
     <t>448.75 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 460х320х150
     Вес коробки, кг: 3,3</t>
   </si>
   <si>
     <t>Пакет с крученой ручкой (370х135х80)</t>
   </si>
   <si>
     <t>600.00 UAH</t>
   </si>
   <si>
     <t>575.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 460х320х150
     Вес коробки, кг: 3,6</t>
   </si>
   <si>
     <t>Пакет с кручеными ручками (230х170х90)</t>
   </si>
   <si>
-    <t>792.00 UAH</t>
-[...2 lines deleted...]
-    <t>756.00 UAH</t>
+    <t>906.00 UAH</t>
+  </si>
+  <si>
+    <t>862.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х360х235
     Вес коробки, кг: 3,900</t>
   </si>
   <si>
-    <t>Пакет с кручеными ручками (380х320х150)</t>
-[...10 lines deleted...]
-    Вес коробки, кг: 8,100</t>
+    <t>Пакет с кручеными ручками (335х260х140)</t>
+  </si>
+  <si>
+    <t>742.50 UAH</t>
+  </si>
+  <si>
+    <t>711.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 470х380х260
+    Вес коробки, кг: 6,000</t>
   </si>
   <si>
     <t>00022</t>
   </si>
   <si>
     <t>Пакет с кручеными ручками (450х450х160) 50шт.</t>
   </si>
   <si>
     <t>548.00 UAH</t>
   </si>
   <si>
     <t>532.00 UAH</t>
   </si>
   <si>
     <t>Пакет с окном (350х196х50)</t>
   </si>
   <si>
     <t>720.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х360х235
     Вес коробки, кг: 7,500</t>
   </si>
   <si>
     <t>Пакет с центральным окном (290х100х40)</t>
   </si>
   <si>
-    <t>640.00 UAH</t>
+    <t>620.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х290х170
     Вес коробки, кг: 4,000</t>
   </si>
   <si>
     <t>Уголок бумажный (150х140х0)</t>
   </si>
   <si>
     <t>250.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 340х240х120
     Вес коробки, кг: 2,000</t>
   </si>
   <si>
     <t>Уголок для блинов (170х170х0)</t>
   </si>
   <si>
-    <t>Размер
-[...4 lines deleted...]
-    <t>700.00 UAH</t>
+    <t>820.00 UAH</t>
+  </si>
+  <si>
+    <t>780.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 380х190х180
     Вес коробки, кг: 4,900</t>
   </si>
   <si>
     <t>Уголок для гамбургера (150х125х0)</t>
   </si>
   <si>
-    <t>410.00 UAH</t>
-[...4 lines deleted...]
-  <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 275х235х167
     Вес коробки, кг: 4,400</t>
   </si>
   <si>
     <t>Уголок для гамбургера с печатью (150х125х0)</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 275х235х167
     Вес коробки, кг: 4,500</t>
   </si>
   <si>
     <t>Уголок для хот-дога с печатью (210х85х0)</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 600х250х92
     Вес коробки, кг: 5,700</t>
   </si>
   <si>
     <t>Пакет "Орнамент" с кручеными ручками (380х320х150)</t>
-  </si>
-[...1 lines deleted...]
-    <t>380.00 UAH</t>
   </si>
   <si>
     <t>362.50 UAH</t>
   </si>
   <si>
     <t>Запаковано в стретч, в коробке 150 шт.Вес упаковки, кг: 2,58 // Вес коробки, кг: 7,74Размер коробки (Высота х Ширина х Глубина), мм: 500х380х340</t>
   </si>
   <si>
     <t>Пакет "Орнамент" (240х120х85)</t>
   </si>
   <si>
     <t>292.00 UAH</t>
   </si>
   <si>
     <t>279.00 UAH</t>
   </si>
   <si>
     <t>Запаковано
   в стретч, в коробке 500 шт.
     Вес упаковки, кг: 0,700 // Вес коробки, кг: 3,500
     Размер коробки (Высота х Ширина х Глубина), мм: 390х290х210</t>
   </si>
   <si>
+    <t>Ожидается</t>
+  </si>
+  <si>
     <t>Пакет для столовых приборов (240х72х0)</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 600х250х92
     Вес коробки, кг: 3,600</t>
   </si>
   <si>
-    <t>Ожидается</t>
-[...1 lines deleted...]
-  <si>
     <t>Пакет для хачапури (210х200х55)</t>
+  </si>
+  <si>
+    <t>540.00 UAH</t>
+  </si>
+  <si>
+    <t>510.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 390х290х210
     Вес коробки, кг: 5,300</t>
   </si>
   <si>
-    <t>Пакет для хлеба (270х160х40)</t>
-[...53 lines deleted...]
-    Вес коробки, кг: 6,000</t>
+    <t>Пакет с кручеными ручками (380х320х150)</t>
+  </si>
+  <si>
+    <t>934.50 UAH</t>
+  </si>
+  <si>
+    <t>885.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 500х380х340
+    Вес коробки, кг: 8,100</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х190х180
+    Вес коробки, кг: 5,300</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1379,59 +1404,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/contact-ru" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/oplata-i-dostavka" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-260h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-3500sht-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/listy-zhirostojkie-silikonizirovannye-400h600h0" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/obertochnaya-bumaga-s-pechatyu-310h300h0" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-myatnyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-rozovyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dobryj-vecher-my-iz-ukrainy-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-podarok-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-cvetnoj-goroshek-s-kruchenymi-ruchkami-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-430h90h45" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-570h90h40" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40-2" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-150h110h0" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-170h130h0" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-210h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-110h110h30" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-130h130h30" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-muki-240h120h70" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-3" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-sypuchih-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-s-pechatyu-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-230h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-270h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-380h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-430h250h80" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-310h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-s-pechatyu-270h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-zhirostojkij-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-a-240h120h85" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-v-280h170h120" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140-2" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-310h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-370h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-230h170h90" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-450h450h160-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-oknom-350h196h50" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-centralnym-oknom-290h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-bumazhnyj-150h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-bez-ruchok" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-240h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-210h200h55" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-350h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-s-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-335h260h140" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/contact-ru" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/oplata-i-dostavka" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-260h250h115" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-260h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-3500sht-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/listy-zhirostojkie-silikonizirovannye-400h600h0" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/obertochnaya-bumaga-s-pechatyu-310h300h0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-myatnyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-rozovyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dobryj-vecher-my-iz-ukrainy-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-podarok-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-cvetnoj-goroshek-s-kruchenymi-ruchkami-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-430h90h45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-570h90h40" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40-1" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-150h110h0" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-170h130h0" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-210h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-110h110h30" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-130h130h30" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-muki-240h120h70" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-sypuchih-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-s-pechatyu-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-230h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-270h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-350h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-380h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-430h250h80" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-310h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-s-pechatyu-270h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-zhirostojkij-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-a-240h120h85-buryj-50-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-a-240h120h85-buryj-60-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-v-280h170h120" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-s-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140-2" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-310h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-370h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-230h170h90" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-450h450h160-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-oknom-350h196h50" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-centralnym-oknom-290h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-bumazhnyj-150h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-bez-ruchok" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-240h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-210h200h55" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J71"/>
+  <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="16" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="145" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1"/>
       <c r="G1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1506,2084 +1531,2148 @@
       </c>
       <c r="D7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="16">
         <v>90</v>
       </c>
       <c r="F7" s="16">
         <v>250</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="11">
-        <v>915</v>
+        <v>815</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="16">
         <v>80</v>
       </c>
       <c r="F8" s="16">
         <v>350</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="11">
-        <v>806</v>
+        <v>915</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="16">
         <v>80</v>
       </c>
       <c r="F9" s="16">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="11">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="16">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="F10" s="16">
         <v>250</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="11">
-        <v>45</v>
+        <v>801</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="16">
+        <v>90</v>
+      </c>
+      <c r="F11" s="16">
+        <v>250</v>
+      </c>
+      <c r="G11" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="E11" s="16">
-[...5 lines deleted...]
-      <c r="G11" s="16" t="s">
+      <c r="H11" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="I11" s="4" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="11">
-        <v>204</v>
+        <v>45</v>
       </c>
       <c r="B12" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="16">
+        <v>40</v>
+      </c>
+      <c r="F12" s="16">
+        <v>3500</v>
+      </c>
+      <c r="G12" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="16" t="s">
-[...6 lines deleted...]
-      <c r="F12" s="16" t="s">
+      <c r="H12" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="G12" s="16" t="s">
+      <c r="I12" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J12" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="11">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E13" s="16"/>
       <c r="F13" s="16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G13" s="16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H13" s="16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J13" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="11">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G14" s="16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H14" s="16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="11">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11">
+        <v>201</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="16">
         <v>40</v>
       </c>
-      <c r="G15" s="16" t="s">
-[...28 lines deleted...]
-      <c r="F16" s="16">
+      <c r="F17" s="16">
         <v>500</v>
       </c>
-      <c r="G16" s="16" t="s">
-[...16 lines deleted...]
-      <c r="B17" s="14" t="s">
+      <c r="G17" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="C17" s="16" t="s">
-[...11 lines deleted...]
-      <c r="G17" s="16" t="s">
+      <c r="H17" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="H17" s="16" t="s">
+      <c r="I17" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J17" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="11">
-        <v>833</v>
+        <v>77</v>
       </c>
       <c r="B18" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="16">
+        <v>38</v>
+      </c>
+      <c r="F18" s="16">
+        <v>2000</v>
+      </c>
+      <c r="G18" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="16" t="s">
-[...11 lines deleted...]
-      <c r="G18" s="16" t="s">
+      <c r="H18" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="H18" s="16" t="s">
+      <c r="I18" s="4" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J18" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="11">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E19" s="16">
         <v>70</v>
       </c>
       <c r="F19" s="16">
         <v>100</v>
       </c>
       <c r="G19" s="16" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H19" s="16" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J19" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="11">
-        <v>57932</v>
+        <v>841</v>
       </c>
       <c r="B20" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="16">
+        <v>70</v>
+      </c>
+      <c r="F20" s="16">
+        <v>100</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="H20" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="C20" s="16" t="s">
-[...11 lines deleted...]
-      <c r="G20" s="16" t="s">
+      <c r="I20" s="4" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J20" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="11">
-        <v>854</v>
+        <v>57932</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="16">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F21" s="16">
         <v>50</v>
       </c>
       <c r="G21" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="H21" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="H21" s="16" t="s">
+      <c r="I21" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="11">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E22" s="16">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F22" s="16">
         <v>50</v>
       </c>
       <c r="G22" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="H22" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="H22" s="16" t="s">
+      <c r="I22" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J22" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="11">
+        <v>855</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="16">
+        <v>70</v>
+      </c>
+      <c r="F23" s="16">
+        <v>50</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="B23" s="14" t="s">
-[...17 lines deleted...]
-      <c r="H23" s="16" t="s">
+      <c r="I23" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J23" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="11">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="16">
         <v>40</v>
       </c>
       <c r="F24" s="16">
         <v>1000</v>
       </c>
       <c r="G24" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="H24" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="H24" s="16" t="s">
+      <c r="I24" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="16">
         <v>40</v>
       </c>
       <c r="F25" s="16">
         <v>1000</v>
       </c>
       <c r="G25" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="H25" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="H25" s="16" t="s">
+      <c r="I25" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J25" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="11">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E26" s="16">
         <v>40</v>
       </c>
       <c r="F26" s="16">
         <v>1000</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>87</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>88</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>89</v>
       </c>
       <c r="J26" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="11">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E27" s="16">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="F27" s="16">
         <v>1000</v>
       </c>
       <c r="G27" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="H27" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="H27" s="16" t="s">
+      <c r="I27" s="4" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J27" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="11">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="16">
         <v>70</v>
       </c>
       <c r="F28" s="16">
         <v>1000</v>
       </c>
       <c r="G28" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="H28" s="16" t="s">
         <v>95</v>
       </c>
-      <c r="H28" s="16" t="s">
+      <c r="I28" s="4" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J28" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E29" s="16">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="F29" s="16">
         <v>1000</v>
       </c>
       <c r="G29" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="H29" s="16" t="s">
         <v>99</v>
       </c>
-      <c r="H29" s="16" t="s">
+      <c r="I29" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="11">
-        <v>51</v>
+        <v>87</v>
       </c>
       <c r="B30" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="16">
+        <v>70</v>
+      </c>
+      <c r="F30" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G30" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C30" s="16" t="s">
+      <c r="H30" s="16" t="s">
         <v>103</v>
       </c>
-      <c r="D30" s="16" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="16" t="s">
+      <c r="I30" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="J30" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="11">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="B31" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" s="16" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E31" s="16">
         <v>40</v>
       </c>
       <c r="F31" s="16">
         <v>2000</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>107</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>108</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>109</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="11">
-        <v>837</v>
+        <v>29</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="16" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="D32" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E32" s="16">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="F32" s="16">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="G32" s="16" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="11">
-        <v>30</v>
+        <v>837</v>
       </c>
       <c r="B33" s="14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E33" s="16">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="F33" s="16">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="G33" s="16" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="11">
         <v>38</v>
       </c>
       <c r="B34" s="14" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="16">
         <v>40</v>
       </c>
       <c r="F34" s="16">
         <v>2000</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H34" s="16" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="11">
         <v>31</v>
       </c>
       <c r="B35" s="14" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E35" s="16">
         <v>38</v>
       </c>
       <c r="F35" s="16">
         <v>2000</v>
       </c>
       <c r="G35" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="H35" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="H35" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I35" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="11">
         <v>810</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="16">
         <v>70</v>
       </c>
       <c r="F36" s="16">
         <v>500</v>
       </c>
       <c r="G36" s="16" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="H36" s="16" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="I36" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="J36" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="11">
         <v>32</v>
       </c>
       <c r="B37" s="14" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E37" s="16">
         <v>35</v>
       </c>
       <c r="F37" s="16">
         <v>2000</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H37" s="16" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="I37" s="4" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="11">
         <v>24</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E38" s="16">
         <v>38</v>
       </c>
       <c r="F38" s="16">
         <v>2000</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="H38" s="16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="11">
         <v>27</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E39" s="16">
         <v>40</v>
       </c>
       <c r="F39" s="16">
         <v>1000</v>
       </c>
       <c r="G39" s="16" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H39" s="16" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="J39" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="11">
         <v>20</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="16">
         <v>40</v>
       </c>
       <c r="F40" s="16">
         <v>1000</v>
       </c>
       <c r="G40" s="16" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="J40" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="11">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E41" s="16">
         <v>40</v>
       </c>
       <c r="F41" s="16">
         <v>1000</v>
       </c>
       <c r="G41" s="16" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="H41" s="16" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E42" s="16">
         <v>40</v>
       </c>
       <c r="F42" s="16">
         <v>1000</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H42" s="16" t="s">
-        <v>144</v>
+        <v>39</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="J42" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="11">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="16">
         <v>40</v>
       </c>
       <c r="F43" s="16">
         <v>1000</v>
       </c>
       <c r="G43" s="16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="H43" s="16" t="s">
-        <v>84</v>
+        <v>151</v>
       </c>
       <c r="I43" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="J43" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="11">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="B44" s="14" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E44" s="16">
         <v>40</v>
       </c>
       <c r="F44" s="16">
         <v>1000</v>
       </c>
       <c r="G44" s="16" t="s">
-        <v>99</v>
+        <v>154</v>
       </c>
       <c r="H44" s="16" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J44" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="11">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B45" s="14" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C45" s="16" t="s">
-        <v>103</v>
+        <v>19</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="16">
         <v>40</v>
       </c>
       <c r="F45" s="16">
         <v>1000</v>
       </c>
       <c r="G45" s="16" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="H45" s="16" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J45" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="11">
-        <v>957</v>
+        <v>23</v>
       </c>
       <c r="B46" s="14" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C46" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E46" s="16">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F46" s="16">
         <v>1000</v>
       </c>
       <c r="G46" s="16" t="s">
-        <v>157</v>
+        <v>102</v>
       </c>
       <c r="H46" s="16" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J46" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="11">
-        <v>959</v>
+        <v>78</v>
       </c>
       <c r="B47" s="14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C47" s="16" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="16">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F47" s="16">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="G47" s="16" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="H47" s="16" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J47" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="11">
-        <v>805</v>
+        <v>957</v>
       </c>
       <c r="B48" s="14" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="16">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="F48" s="16">
-        <v>350</v>
+        <v>1000</v>
       </c>
       <c r="G48" s="16" t="s">
-        <v>164</v>
+        <v>112</v>
       </c>
       <c r="H48" s="16" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="J48" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" s="11">
-        <v>59585</v>
+      <c r="A49" s="11" t="s">
+        <v>169</v>
       </c>
       <c r="B49" s="14" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C49" s="16" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="16">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="F49" s="16">
-        <v>125</v>
+        <v>1000</v>
       </c>
       <c r="G49" s="16" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="H49" s="16" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="J49" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="11">
-        <v>821</v>
+        <v>959</v>
       </c>
       <c r="B50" s="14" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="16">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="F50" s="16">
-        <v>125</v>
+        <v>500</v>
       </c>
       <c r="G50" s="16" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="H50" s="16" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="J50" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="11">
-        <v>846</v>
+        <v>958</v>
       </c>
       <c r="B51" s="14" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C51" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="16">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="F51" s="16">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="G51" s="16" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="H51" s="16" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="J51" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="11">
-        <v>803</v>
+        <v>905</v>
       </c>
       <c r="B52" s="14" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="16">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="F52" s="16">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="G52" s="16" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H52" s="16" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="I52" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="11">
+        <v>805</v>
+      </c>
+      <c r="B53" s="14" t="s">
         <v>181</v>
       </c>
-      <c r="J52" s="7" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C53" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D53" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E53" s="16">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="F53" s="16">
-        <v>50</v>
+        <v>350</v>
       </c>
       <c r="G53" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="H53" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="I53" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="H53" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I53" s="4"/>
       <c r="J53" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="11">
-        <v>57925</v>
+        <v>59585</v>
       </c>
       <c r="B54" s="14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="16">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="F54" s="16">
-        <v>1000</v>
+        <v>125</v>
       </c>
       <c r="G54" s="16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H54" s="16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J54" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="11">
-        <v>36</v>
+        <v>821</v>
       </c>
       <c r="B55" s="14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="16">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="F55" s="16">
-        <v>1000</v>
+        <v>125</v>
       </c>
       <c r="G55" s="16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H55" s="16" t="s">
-        <v>128</v>
+        <v>192</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="J55" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="11">
-        <v>60029</v>
+        <v>846</v>
       </c>
       <c r="B56" s="14" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E56" s="16">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="F56" s="16">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="G56" s="16" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H56" s="16" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J56" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="11">
-        <v>33</v>
+        <v>808</v>
       </c>
       <c r="B57" s="14" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C57" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E57" s="16">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="F57" s="16">
-        <v>2000</v>
+        <v>150</v>
       </c>
       <c r="G57" s="16" t="s">
-        <v>127</v>
+        <v>199</v>
       </c>
       <c r="H57" s="16" t="s">
-        <v>128</v>
+        <v>200</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="J57" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" s="11">
-        <v>46</v>
+      <c r="A58" s="11" t="s">
+        <v>202</v>
       </c>
       <c r="B58" s="14" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E58" s="16">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="F58" s="16">
-        <v>2000</v>
+        <v>50</v>
       </c>
       <c r="G58" s="16" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="H58" s="16" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="I58" s="4"/>
       <c r="J58" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="11">
-        <v>40</v>
+        <v>57925</v>
       </c>
       <c r="B59" s="14" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D59" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E59" s="16">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F59" s="16">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="G59" s="16" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="H59" s="16" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="J59" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="11">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E60" s="16">
         <v>40</v>
       </c>
       <c r="F60" s="16">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="G60" s="16" t="s">
-        <v>87</v>
+        <v>177</v>
       </c>
       <c r="H60" s="16" t="s">
-        <v>88</v>
+        <v>210</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="J60" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="11">
-        <v>26</v>
+        <v>60029</v>
       </c>
       <c r="B61" s="14" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="C61" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E61" s="16">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F61" s="16">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="G61" s="16" t="s">
-        <v>87</v>
+        <v>213</v>
       </c>
       <c r="H61" s="16" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="J61" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="11">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E62" s="16">
         <v>40</v>
       </c>
       <c r="F62" s="16">
-        <v>3500</v>
+        <v>2000</v>
       </c>
       <c r="G62" s="16" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="H62" s="16" t="s">
-        <v>36</v>
+        <v>217</v>
       </c>
       <c r="I62" s="4" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="J62" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="11">
-        <v>57934</v>
+        <v>40</v>
       </c>
       <c r="B63" s="14" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E63" s="16">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F63" s="16">
-        <v>50</v>
+        <v>2000</v>
       </c>
       <c r="G63" s="16" t="s">
-        <v>208</v>
+        <v>119</v>
       </c>
       <c r="H63" s="16" t="s">
-        <v>209</v>
+        <v>120</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="J63" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="11">
-        <v>56909</v>
+        <v>44</v>
       </c>
       <c r="B64" s="14" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E64" s="16">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="F64" s="16">
-        <v>100</v>
+        <v>2000</v>
       </c>
       <c r="G64" s="16" t="s">
-        <v>212</v>
+        <v>122</v>
       </c>
       <c r="H64" s="16" t="s">
-        <v>213</v>
+        <v>87</v>
       </c>
       <c r="I64" s="4" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="J64" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="11">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="B65" s="14" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E65" s="16">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F65" s="16">
         <v>2000</v>
       </c>
       <c r="G65" s="16" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="H65" s="16" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="I65" s="4" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>222</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="11">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E66" s="16">
         <v>40</v>
       </c>
       <c r="F66" s="16">
-        <v>1000</v>
+        <v>3500</v>
       </c>
       <c r="G66" s="16" t="s">
-        <v>87</v>
+        <v>185</v>
       </c>
       <c r="H66" s="16" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="I66" s="4" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>224</v>
+      </c>
+      <c r="J66" s="7" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="11">
-        <v>61</v>
+        <v>57934</v>
       </c>
       <c r="B67" s="14" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E67" s="16">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F67" s="16">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="G67" s="16" t="s">
-        <v>221</v>
+        <v>99</v>
       </c>
       <c r="H67" s="16" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="I67" s="4" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>227</v>
+      </c>
+      <c r="J67" s="7" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="11">
-        <v>65</v>
+        <v>56909</v>
       </c>
       <c r="B68" s="14" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C68" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D68" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E68" s="16">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="F68" s="16">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G68" s="16" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="H68" s="16" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="I68" s="4" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>231</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="11">
-        <v>958</v>
+        <v>30</v>
       </c>
       <c r="B69" s="14" t="s">
-        <v>228</v>
+        <v>118</v>
       </c>
       <c r="C69" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E69" s="16">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F69" s="16">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="G69" s="16" t="s">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="H69" s="16" t="s">
-        <v>230</v>
+        <v>90</v>
       </c>
       <c r="I69" s="4" t="s">
-        <v>159</v>
+        <v>121</v>
       </c>
       <c r="J69" s="8" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="11">
-        <v>905</v>
+        <v>55</v>
       </c>
       <c r="B70" s="14" t="s">
-        <v>163</v>
+        <v>233</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E70" s="16">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="F70" s="16">
-        <v>300</v>
+        <v>2000</v>
       </c>
       <c r="G70" s="16" t="s">
-        <v>231</v>
+        <v>191</v>
       </c>
       <c r="H70" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="I70" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="J70" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="I70" s="4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:10">
-      <c r="A71" s="12">
-[...14 lines deleted...]
-      <c r="F71" s="17">
+      <c r="A71" s="11">
+        <v>54</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="C71" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="16">
+        <v>40</v>
+      </c>
+      <c r="F71" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G71" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="H71" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="I71" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="J71" s="8" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="11">
+        <v>803</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="C72" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="16">
+        <v>90</v>
+      </c>
+      <c r="F72" s="16">
         <v>150</v>
       </c>
-      <c r="G71" s="17" t="s">
-[...9 lines deleted...]
-        <v>217</v>
+      <c r="G72" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="H72" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="I72" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="J72" s="8" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="12">
+        <v>33</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="C73" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D73" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="17">
+        <v>38</v>
+      </c>
+      <c r="F73" s="17">
+        <v>2000</v>
+      </c>
+      <c r="G73" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="H73" s="17" t="s">
+        <v>210</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="J73" s="9" t="s">
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="I1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I2" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_20"/>
@@ -3613,50 +3702,52 @@
     <hyperlink ref="B47" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B54" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_52"/>
     <hyperlink ref="B56" r:id="rId_hyperlink_53"/>
     <hyperlink ref="B57" r:id="rId_hyperlink_54"/>
     <hyperlink ref="B58" r:id="rId_hyperlink_55"/>
     <hyperlink ref="B59" r:id="rId_hyperlink_56"/>
     <hyperlink ref="B60" r:id="rId_hyperlink_57"/>
     <hyperlink ref="B61" r:id="rId_hyperlink_58"/>
     <hyperlink ref="B62" r:id="rId_hyperlink_59"/>
     <hyperlink ref="B63" r:id="rId_hyperlink_60"/>
     <hyperlink ref="B64" r:id="rId_hyperlink_61"/>
     <hyperlink ref="B65" r:id="rId_hyperlink_62"/>
     <hyperlink ref="B66" r:id="rId_hyperlink_63"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_64"/>
     <hyperlink ref="B68" r:id="rId_hyperlink_65"/>
     <hyperlink ref="B69" r:id="rId_hyperlink_66"/>
     <hyperlink ref="B70" r:id="rId_hyperlink_67"/>
     <hyperlink ref="B71" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B72" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="B73" r:id="rId_hyperlink_70"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>