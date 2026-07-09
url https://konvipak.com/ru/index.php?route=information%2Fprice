--- v1 (2026-07-09)
+++ v2 (2026-07-09)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Наш сайт</t>
   </si>
   <si>
     <t>https://konvipak.com/ru</t>
   </si>
   <si>
     <t>Наши контакты</t>
   </si>
   <si>
     <t>https://konvipak.com/ru/contact-ru</t>
   </si>
   <si>
     <t>Условия оплаты и доставки</t>
   </si>
   <si>
     <t>https://konvipak.com/ru/oplata-i-dostavka</t>
   </si>
   <si>
     <t>Дата и время формирования прайса</t>
   </si>
   <si>
-    <t>09.07.2026 04:07:52</t>
+    <t>09.07.2026 05:07:21</t>
   </si>
   <si>
     <t>Код товара</t>
   </si>
   <si>
     <t>Наименование и формат (ВхШхГ, мм)</t>
   </si>
   <si>
     <t>Материал</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Плотность,г/м2</t>
   </si>
   <si>
     <t>В упаковке,шт.</t>
   </si>
   <si>
     <t>Цена (розница), грн/уп. с НДС</t>
   </si>
   <si>
     <t>Цена (опт - от 5 упаковок), грн/уп. с НДС</t>
   </si>