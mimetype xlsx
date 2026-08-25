--- v2 (2026-07-09)
+++ v3 (2026-08-25)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Наш сайт</t>
   </si>
   <si>
     <t>https://konvipak.com/ru</t>
   </si>
   <si>
     <t>Наши контакты</t>
   </si>
   <si>
     <t>https://konvipak.com/ru/contact-ru</t>
   </si>
   <si>
     <t>Условия оплаты и доставки</t>
   </si>
   <si>
     <t>https://konvipak.com/ru/oplata-i-dostavka</t>
   </si>
   <si>
     <t>Дата и время формирования прайса</t>
   </si>
   <si>
-    <t>09.07.2026 05:07:21</t>
+    <t>25.08.2026 01:08:30</t>
   </si>
   <si>
     <t>Код товара</t>
   </si>
   <si>
     <t>Наименование и формат (ВхШхГ, мм)</t>
   </si>
   <si>
     <t>Материал</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Плотность,г/м2</t>
   </si>
   <si>
     <t>В упаковке,шт.</t>
   </si>
   <si>
     <t>Цена (розница), грн/уп. с НДС</t>
   </si>
   <si>
     <t>Цена (опт - от 5 упаковок), грн/уп. с НДС</t>
   </si>
@@ -153,756 +153,756 @@
   <si>
     <t>1062.50 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 470х380х260
     Вес коробки, кг: 12,700</t>
   </si>
   <si>
     <t>Уголок для хот-дога с печатью 3500шт. (210х85х0)</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>770.00 UAH</t>
   </si>
   <si>
     <t>735.00 UAH</t>
   </si>
   <si>
     <t>Запаковано в п/п упаковку по 500шт.,&amp;nbsp; в коробке 7 упаковок.&amp;nbsp;Размер коробки (Высота х Ширина х Глубина), мм: 600х250х92
     Вес коробки, кг: 5,700</t>
   </si>
   <si>
+    <t>Ожидается</t>
+  </si>
+  <si>
     <t>Крученые ручки белые (115 мм)</t>
   </si>
   <si>
     <t>2500 пар</t>
   </si>
   <si>
     <t>3125.00 UAH</t>
   </si>
   <si>
     <t>Размер коробки (Высота х Ширина х Глубина), мм: 770x560x470Вес коробки, кг: 12,9</t>
   </si>
   <si>
     <t>Крученые ручки белые (195 мм)</t>
   </si>
   <si>
     <t>Размер коробки (Высота х Ширина х Глубина), мм: 770x560x470Вес коробки, кг: 12,95</t>
   </si>
   <si>
     <t>Крученые ручки бурые (115 мм)</t>
   </si>
   <si>
     <t>3000.00 UAH</t>
   </si>
   <si>
     <t>Крученые ручки бурые (195 мм)</t>
   </si>
   <si>
     <t>00007</t>
   </si>
   <si>
     <t>Листы жиростойкие силиконизированные (400х600х0)</t>
   </si>
   <si>
     <t>Крафт силиконизированный</t>
   </si>
   <si>
     <t>930.00 UAH</t>
   </si>
   <si>
     <t>893.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 600х400х20
     Вес коробки, кг: 5,000</t>
-  </si>
-[...12 lines deleted...]
-    Вес коробки, кг: 7,300</t>
   </si>
   <si>
     <t>Пакет "Горошек мятный" (190х95х65)</t>
   </si>
   <si>
     <t>185.00 UAH</t>
   </si>
   <si>
     <t>180.00 UAH</t>
   </si>
   <si>
     <t>Запаковано
   в стретч, в коробке 500 шт.
     Вес упаковки, кг: 0,700 // Вес коробки, кг: 3,500
     Размер коробки (Высота х Ширина х Глубина), мм: 390х290х170</t>
   </si>
   <si>
     <t>Пакет "Горошек розовый" (190х95х65)</t>
   </si>
   <si>
     <t>Пакет "Добрый вечер, мы из Украины" с кручеными ручками (380х320х150)</t>
   </si>
   <si>
     <t>382.50 UAH</t>
   </si>
   <si>
     <t>377.50 UAH</t>
   </si>
   <si>
     <t>Запаковано в стретч, в коробке 150 шт.Вес упаковки, кг: 2,750 // Вес коробки, кг: 8,25Размер коробки (Высота х Ширина х Глубина), мм: 500х380х340</t>
   </si>
   <si>
     <t>Пакет "Подарок фиолетовый" (230х170х90)</t>
   </si>
   <si>
     <t>273.00 UAH</t>
   </si>
   <si>
     <t>260.50 UAH</t>
   </si>
   <si>
     <t>Запаковано
   в стретч, в коробке 200 шт.
     Вес упаковки, кг: 0,900 // Вес коробки, кг: 3,600
     Размер коробки (Высота х Ширина х Глубина), мм: 390х360х235</t>
   </si>
   <si>
+    <t>Пакет для багета (430х90х45)</t>
+  </si>
+  <si>
+    <t>555.00 UAH</t>
+  </si>
+  <si>
+    <t>530.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 590х390х100
+    Вес коробки, кг: 5,500</t>
+  </si>
+  <si>
+    <t>Пакет для багета (570х90х40)</t>
+  </si>
+  <si>
+    <t>790.00 UAH</t>
+  </si>
+  <si>
+    <t>750.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 590х390х100
+    Вес коробки, кг: 7,900</t>
+  </si>
+  <si>
+    <t>Пакет для бутербродов (230х110х40)</t>
+  </si>
+  <si>
+    <t>450.00 UAH</t>
+  </si>
+  <si>
+    <t>430.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х280х120
+    Вес коробки, кг: 3,700</t>
+  </si>
+  <si>
+    <t>460.00 UAH</t>
+  </si>
+  <si>
+    <t>440.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х280х120
+    Вес коробки, кг: 3,300</t>
+  </si>
+  <si>
+    <t>Пакет для денег (150х110х0)</t>
+  </si>
+  <si>
+    <t>360.00 UAH</t>
+  </si>
+  <si>
+    <t>340.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 340х240х120
+    Вес коробки, кг: 3,200</t>
+  </si>
+  <si>
+    <t>Пакет для денег (170х130х0)</t>
+  </si>
+  <si>
+    <t>400.00 UAH</t>
+  </si>
+  <si>
+    <t>380.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 360х260х150
+    Вес коробки, кг: 4,700</t>
+  </si>
+  <si>
+    <t>Пакет для денег (210х140х0)</t>
+  </si>
+  <si>
+    <t>500.00 UAH</t>
+  </si>
+  <si>
+    <t>490.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 460х320х150
+    Вес коробки, кг: 5,300</t>
+  </si>
+  <si>
+    <t>Пакет для картофеля фри (110х110х30)</t>
+  </si>
+  <si>
+    <t>Крафт жиростойкий</t>
+  </si>
+  <si>
+    <t>940.00 UAH</t>
+  </si>
+  <si>
+    <t>900.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х280х120
+    Вес коробки, кг: 3,400</t>
+  </si>
+  <si>
+    <t>Пакет для картофеля фри (130х130х30)</t>
+  </si>
+  <si>
+    <t>1200.00 UAH</t>
+  </si>
+  <si>
+    <t>1140.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х270х170
+    Вес коробки, кг: 5,400</t>
+  </si>
+  <si>
+    <t>Пакет для муки (240х120х70)</t>
+  </si>
+  <si>
+    <t>920.00 UAH</t>
+  </si>
+  <si>
+    <t>875.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х270х210
+    Вес коробки, кг: 4,800</t>
+  </si>
+  <si>
+    <t>Пакет для столовых приборов (190х72х0)</t>
+  </si>
+  <si>
+    <t>480.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 340х240х120
+    Вес коробки, кг: 3,000</t>
+  </si>
+  <si>
+    <t>410.00 UAH</t>
+  </si>
+  <si>
+    <t>390.00 UAH</t>
+  </si>
+  <si>
+    <t>470.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 340х240х120
+    Вес коробки, кг: 2,900</t>
+  </si>
+  <si>
+    <t>Пакет для столовых приборов (240х72х0)</t>
+  </si>
+  <si>
+    <t>600.00 UAH</t>
+  </si>
+  <si>
+    <t>560.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 600х250х92
+    Вес коробки, кг: 3,600</t>
+  </si>
+  <si>
+    <t>Пакет для сыпучих (190х95х65)</t>
+  </si>
+  <si>
+    <t>650.00 UAH</t>
+  </si>
+  <si>
+    <t>625.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 360х260х150
+    Вес коробки, кг: 3,400</t>
+  </si>
+  <si>
+    <t>Пакет для французского хот-дога (170х72х35)</t>
+  </si>
+  <si>
+    <t>700.00 UAH</t>
+  </si>
+  <si>
+    <t>660.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 600х250х92
+    Вес коробки, кг: 3,800</t>
+  </si>
+  <si>
+    <t>Пакет для французского хот-дога с печатью (170х72х35)</t>
+  </si>
+  <si>
+    <t>740.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х280х120
+    Вес коробки, кг: 3,800</t>
+  </si>
+  <si>
+    <t>Пакет для хачапури (210х200х55)</t>
+  </si>
+  <si>
+    <t>540.00 UAH</t>
+  </si>
+  <si>
+    <t>510.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х210
+    Вес коробки, кг: 5,300</t>
+  </si>
+  <si>
+    <t>Пакет для хачапури (230х200х40)</t>
+  </si>
+  <si>
+    <t>520.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х210
+    Вес коробки, кг: 5,500</t>
+  </si>
+  <si>
+    <t>Пакет для хачапури (270х200х40)</t>
+  </si>
+  <si>
+    <t>610.00 UAH</t>
+  </si>
+  <si>
+    <t>580.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х210
+    Вес коробки, кг: 6,200</t>
+  </si>
+  <si>
+    <t>Пакет для хлеба (270х160х40)</t>
+  </si>
+  <si>
+    <t>495.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х170
+    Вес коробки, кг: 5,900</t>
+  </si>
+  <si>
+    <t>Пакет для хлеба (350х220х50)</t>
+  </si>
+  <si>
+    <t>810.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 7,700</t>
+  </si>
+  <si>
+    <t>Пакет для хлеба (380х220х50)</t>
+  </si>
+  <si>
+    <t>910.00 UAH</t>
+  </si>
+  <si>
+    <t>870.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 9,700</t>
+  </si>
+  <si>
+    <t>Пакет для хлеба (430х250х80)</t>
+  </si>
+  <si>
+    <t>1230.00 UAH</t>
+  </si>
+  <si>
+    <t>1170.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 470х380х260
+    Вес коробки, кг: 13,900</t>
+  </si>
+  <si>
+    <t>Пакет для шаурмы (310х100х40)</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х170
+    Вес коробки, кг: 4,900</t>
+  </si>
+  <si>
+    <t>Пакет для шаурмы с печатью (270х100х40)</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х280х120
+    Вес коробки, кг: 3,900</t>
+  </si>
+  <si>
+    <t>Пакет жиростойкий  (270х160х40)</t>
+  </si>
+  <si>
+    <t>1470.00 UAH</t>
+  </si>
+  <si>
+    <t>1370.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х170
+    Вес коробки, кг: 5,100</t>
+  </si>
+  <si>
+    <t>Пакет на вынос "А" (240х120х85) бурый 50 г/м2</t>
+  </si>
+  <si>
+    <t>1090.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 7,400</t>
+  </si>
+  <si>
+    <t>957/1</t>
+  </si>
+  <si>
+    <t>Пакет на вынос "А" (240х120х85) бурый 60 г/м2</t>
+  </si>
+  <si>
+    <t>Крафт целлюлозный</t>
+  </si>
+  <si>
+    <t>1360.00 UAH</t>
+  </si>
+  <si>
+    <t>1290.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 8,400</t>
+  </si>
+  <si>
+    <t>Пакет на вынос "В" (280х170х120)</t>
+  </si>
+  <si>
+    <t>695.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 6,300</t>
+  </si>
+  <si>
+    <t>Пакет на вынос "С" (290х210х115)</t>
+  </si>
+  <si>
+    <t>775.00 UAH</t>
+  </si>
+  <si>
+    <t>Пакет на вынос (335х260х140)</t>
+  </si>
+  <si>
+    <t>807.00 UAH</t>
+  </si>
+  <si>
+    <t>759.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 470х380х260
+    Вес коробки, кг: 9,500</t>
+  </si>
+  <si>
+    <t>Пакет с крученой ручкой (310х135х80)</t>
+  </si>
+  <si>
+    <t>448.75 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 460х320х150
+    Вес коробки, кг: 3,3</t>
+  </si>
+  <si>
+    <t>Пакет с крученой ручкой (370х135х80)</t>
+  </si>
+  <si>
+    <t>575.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 460х320х150
+    Вес коробки, кг: 3,6</t>
+  </si>
+  <si>
+    <t>Пакет с кручеными ручками (230х170х90)</t>
+  </si>
+  <si>
+    <t>906.00 UAH</t>
+  </si>
+  <si>
+    <t>862.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 3,900</t>
+  </si>
+  <si>
+    <t>00022</t>
+  </si>
+  <si>
+    <t>Пакет с кручеными ручками (450х450х160) 50шт.</t>
+  </si>
+  <si>
+    <t>548.00 UAH</t>
+  </si>
+  <si>
+    <t>532.00 UAH</t>
+  </si>
+  <si>
+    <t>Пакет с окном (350х196х50)</t>
+  </si>
+  <si>
+    <t>720.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х360х235
+    Вес коробки, кг: 7,500</t>
+  </si>
+  <si>
+    <t>Пакет с центральным окном (290х100х40)</t>
+  </si>
+  <si>
+    <t>640.00 UAH</t>
+  </si>
+  <si>
+    <t>620.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х170
+    Вес коробки, кг: 4,000</t>
+  </si>
+  <si>
+    <t>Уголок бумажный (150х140х0)</t>
+  </si>
+  <si>
+    <t>250.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 340х240х120
+    Вес коробки, кг: 2,000</t>
+  </si>
+  <si>
+    <t>Уголок для блинов (170х170х0)</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х190х180
+    Вес коробки, кг: 5,300</t>
+  </si>
+  <si>
+    <t>820.00 UAH</t>
+  </si>
+  <si>
+    <t>780.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 380х190х180
+    Вес коробки, кг: 4,900</t>
+  </si>
+  <si>
+    <t>Уголок для гамбургера (150х125х0)</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 275х235х167
+    Вес коробки, кг: 4,400</t>
+  </si>
+  <si>
+    <t>Уголок для гамбургера с печатью (150х125х0)</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 275х235х167
+    Вес коробки, кг: 4,500</t>
+  </si>
+  <si>
+    <t>Уголок для хот-дога с печатью (210х85х0)</t>
+  </si>
+  <si>
+    <t>805.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 600х250х92
+    Вес коробки, кг: 5,700</t>
+  </si>
+  <si>
+    <t>Пакет "Орнамент" с кручеными ручками (380х320х150)</t>
+  </si>
+  <si>
+    <t>362.50 UAH</t>
+  </si>
+  <si>
+    <t>Запаковано в стретч, в коробке 150 шт.Вес упаковки, кг: 2,58 // Вес коробки, кг: 7,74Размер коробки (Высота х Ширина х Глубина), мм: 500х380х340</t>
+  </si>
+  <si>
+    <t>Пакет "Орнамент" (240х120х85)</t>
+  </si>
+  <si>
+    <t>292.00 UAH</t>
+  </si>
+  <si>
+    <t>279.00 UAH</t>
+  </si>
+  <si>
+    <t>Запаковано
+  в стретч, в коробке 500 шт.
+    Вес упаковки, кг: 0,700 // Вес коробки, кг: 3,500
+    Размер коробки (Высота х Ширина х Глубина), мм: 390х290х210</t>
+  </si>
+  <si>
+    <t>Оберточная бумага с печатью (310х300х0)</t>
+  </si>
+  <si>
+    <t>1460.00 UAH</t>
+  </si>
+  <si>
+    <t>1380.00 UAH</t>
+  </si>
+  <si>
+    <t>Размер
+  коробки (Высота х Ширина х Глубина), мм: 390х290х170
+    Вес коробки, кг: 7,300</t>
+  </si>
+  <si>
     <t>Пакет "Цветной горошек" с кручеными ручками (290х210х115)</t>
   </si>
   <si>
     <t>325.00 UAH</t>
   </si>
   <si>
     <t>312.00 UAH</t>
   </si>
   <si>
     <t>Запаковано
   в стретч, в коробке 200 шт.
     Вес упаковки, кг: 1,200 // Вес коробки, кг: 4,800
     Размер коробки (Высота х Ширина х Глубина), мм: 390х360х235</t>
   </si>
   <si>
-    <t>Пакет для багета (430х90х45)</t>
-[...378 lines deleted...]
-  <si>
     <t>752.50 UAH</t>
-  </si>
-[...37 lines deleted...]
-    Вес коробки, кг: 3,900</t>
   </si>
   <si>
     <t>Пакет с кручеными ручками (335х260х140)</t>
   </si>
   <si>
     <t>742.50 UAH</t>
   </si>
   <si>
     <t>711.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 470х380х260
     Вес коробки, кг: 6,000</t>
   </si>
   <si>
-    <t>00022</t>
-[...130 lines deleted...]
-  <si>
     <t>Пакет с кручеными ручками (380х320х150)</t>
   </si>
   <si>
     <t>934.50 UAH</t>
   </si>
   <si>
     <t>885.00 UAH</t>
   </si>
   <si>
     <t>Размер
   коробки (Высота х Ширина х Глубина), мм: 500х380х340
     Вес коробки, кг: 8,100</t>
-  </si>
-[...3 lines deleted...]
-    Вес коробки, кг: 5,300</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1404,51 +1404,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/contact-ru" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/oplata-i-dostavka" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-260h250h115" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-260h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-3500sht-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/listy-zhirostojkie-silikonizirovannye-400h600h0" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/obertochnaya-bumaga-s-pechatyu-310h300h0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-myatnyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-rozovyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dobryj-vecher-my-iz-ukrainy-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-podarok-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-cvetnoj-goroshek-s-kruchenymi-ruchkami-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-430h90h45" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-570h90h40" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40-1" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-150h110h0" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-170h130h0" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-210h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-110h110h30" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-130h130h30" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-muki-240h120h70" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-sypuchih-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-s-pechatyu-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-230h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-270h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-350h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-380h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-430h250h80" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-310h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-s-pechatyu-270h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-zhirostojkij-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-a-240h120h85-buryj-50-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-a-240h120h85-buryj-60-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-v-280h170h120" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-s-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140-2" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-310h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-370h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-230h170h90" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-450h450h160-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-oknom-350h196h50" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-centralnym-oknom-290h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-bumazhnyj-150h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-bez-ruchok" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-2" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-240h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-210h200h55" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/contact-ru" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/oplata-i-dostavka" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-260h250h115" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-260h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-ploskimi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-3500sht-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-belye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-115-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/kruchenye-ruchki-burye-195-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/listy-zhirostojkie-silikonizirovannye-400h600h0" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-myatnyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-goroshek-rozovyj-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dobryj-vecher-my-iz-ukrainy-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-podarok-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-430h90h45" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-bageta-570h90h40" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-buterbrodov-230h110h40-1" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-150h110h0" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-170h130h0" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-deneg-210h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-110h110h30" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-kartofelya-fri-130h130h30" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-muki-240h120h70" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-3" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-190h72h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-stolovyh-priborov-240h72h0" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-sypuchih-190h95h65" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-francuzskogo-hot-doga-s-pechatyu-170h72h35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-210h200h55" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-230h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hachapuri-270h200h40" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-350h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-380h220h50" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-hleba-430h250h80" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-310h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-dlya-shaurmy-s-pechatyu-270h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-zhirostojkij-270h160h40" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-a-240h120h85-buryj-50-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-a-240h120h85-buryj-60-g-m2" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-v-280h170h120" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-s-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-310h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenoj-ruchkoj-370h135h80" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-230h170h90" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-450h450h160-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-oknom-350h196h50" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-centralnym-oknom-290h100h40" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-bumazhnyj-150h140h0" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-blinov-170h170h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0-1" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-gamburgera-s-pechatyu-150h125h0" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/ugolok-dlya-hot-doga-s-pechatyu-210h85h0" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-ornament-bez-ruchok" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/obertochnaya-bumaga-s-pechatyu-310h300h0" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-cvetnoj-goroshek-s-kruchenymi-ruchkami-290h210h115" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-na-vynos-335h260h140-1" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-335h260h140" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konvipak.com/ru/paket-s-kruchenymi-ruchkami-380h320h150" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="16" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="145" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
@@ -1685,1994 +1685,1994 @@
       </c>
       <c r="B12" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="16">
         <v>40</v>
       </c>
       <c r="F12" s="16">
         <v>3500</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H12" s="16" t="s">
         <v>40</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J12" s="7" t="s">
-        <v>24</v>
+      <c r="J12" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="11">
         <v>204</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="16"/>
       <c r="F13" s="16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G13" s="16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H13" s="16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J13" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="11">
         <v>202</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G14" s="16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H14" s="16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="11">
         <v>203</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G15" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H15" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J15" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="11">
         <v>201</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="16"/>
       <c r="F16" s="16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G16" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H16" s="16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J16" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17" s="16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="16">
         <v>40</v>
       </c>
       <c r="F17" s="16">
         <v>500</v>
       </c>
       <c r="G17" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J17" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="11">
-        <v>77</v>
+        <v>833</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="16">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="F18" s="16">
-        <v>2000</v>
+        <v>100</v>
       </c>
       <c r="G18" s="16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H18" s="16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J18" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="11">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="16">
         <v>70</v>
       </c>
       <c r="F19" s="16">
         <v>100</v>
       </c>
       <c r="G19" s="16" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H19" s="16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J19" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="11">
-        <v>841</v>
+        <v>57932</v>
       </c>
       <c r="B20" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="16">
+        <v>90</v>
+      </c>
+      <c r="F20" s="16">
+        <v>50</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="H20" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="C20" s="16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I20" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J20" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="11">
-        <v>57932</v>
+        <v>854</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="16">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="F21" s="16">
         <v>50</v>
       </c>
       <c r="G21" s="16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H21" s="16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="11">
-        <v>854</v>
+        <v>76</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="16">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F22" s="16">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="G22" s="16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H22" s="16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J22" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="11">
-        <v>855</v>
+        <v>35</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E23" s="16">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="F23" s="16">
-        <v>50</v>
+        <v>1000</v>
       </c>
       <c r="G23" s="16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H23" s="16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J23" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="11">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="16">
         <v>40</v>
       </c>
       <c r="F24" s="16">
         <v>1000</v>
       </c>
       <c r="G24" s="16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H24" s="16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="11">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E25" s="16">
         <v>40</v>
       </c>
       <c r="F25" s="16">
         <v>1000</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>83</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>84</v>
       </c>
       <c r="I25" s="4" t="s">
         <v>85</v>
       </c>
       <c r="J25" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="11">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E26" s="16">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="F26" s="16">
         <v>1000</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>87</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>88</v>
       </c>
       <c r="I26" s="4" t="s">
         <v>89</v>
       </c>
       <c r="J26" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="11">
+        <v>88</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="16">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F27" s="16">
         <v>1000</v>
       </c>
       <c r="G27" s="16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H27" s="16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J27" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="11">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="16">
         <v>70</v>
       </c>
       <c r="F28" s="16">
         <v>1000</v>
       </c>
       <c r="G28" s="16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H28" s="16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J28" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="11">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="16" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="D29" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E29" s="16">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="F29" s="16">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="G29" s="16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H29" s="16" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="11">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C30" s="16" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E30" s="16">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="F30" s="16">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="G30" s="16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H30" s="16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J30" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="11">
-        <v>51</v>
+        <v>837</v>
       </c>
       <c r="B31" s="14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C31" s="16" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E31" s="16">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="F31" s="16">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H31" s="16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B32" s="14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C32" s="16" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E32" s="16">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F32" s="16">
         <v>2000</v>
       </c>
       <c r="G32" s="16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="I32" s="4" t="s">
         <v>113</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="11">
-        <v>837</v>
+        <v>38</v>
       </c>
       <c r="B33" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="16">
+        <v>40</v>
+      </c>
+      <c r="F33" s="16">
+        <v>2000</v>
+      </c>
+      <c r="G33" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="C33" s="16" t="s">
-[...11 lines deleted...]
-      <c r="G33" s="16" t="s">
+      <c r="H33" s="16" t="s">
         <v>115</v>
       </c>
-      <c r="H33" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="4" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="11">
+        <v>31</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="16">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F34" s="16">
         <v>2000</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="H34" s="16" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="11">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>118</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="16" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E35" s="16">
         <v>38</v>
       </c>
       <c r="F35" s="16">
         <v>2000</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="H35" s="16" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="11">
         <v>810</v>
       </c>
       <c r="B36" s="14" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E36" s="16">
         <v>70</v>
       </c>
       <c r="F36" s="16">
         <v>500</v>
       </c>
       <c r="G36" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="H36" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="I36" s="4" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="J36" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="11">
         <v>32</v>
       </c>
       <c r="B37" s="14" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D37" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E37" s="16">
         <v>35</v>
       </c>
       <c r="F37" s="16">
         <v>2000</v>
       </c>
       <c r="G37" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="H37" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="I37" s="4" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="11">
         <v>24</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E38" s="16">
         <v>38</v>
       </c>
       <c r="F38" s="16">
         <v>2000</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="H38" s="16" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="11">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E39" s="16">
         <v>40</v>
       </c>
       <c r="F39" s="16">
         <v>1000</v>
       </c>
       <c r="G39" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="H39" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="I39" s="4" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="J39" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="11">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D40" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="16">
         <v>40</v>
       </c>
       <c r="F40" s="16">
         <v>1000</v>
       </c>
       <c r="G40" s="16" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="J40" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="11">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D41" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E41" s="16">
         <v>40</v>
       </c>
       <c r="F41" s="16">
         <v>1000</v>
       </c>
       <c r="G41" s="16" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H41" s="16" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="11">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E42" s="16">
         <v>40</v>
       </c>
       <c r="F42" s="16">
         <v>1000</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="H42" s="16" t="s">
-        <v>39</v>
+        <v>145</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="J42" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="11">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="16">
         <v>40</v>
       </c>
       <c r="F43" s="16">
         <v>1000</v>
       </c>
       <c r="G43" s="16" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="H43" s="16" t="s">
-        <v>151</v>
+        <v>39</v>
       </c>
       <c r="I43" s="4" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="J43" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="11">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B44" s="14" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E44" s="16">
         <v>40</v>
       </c>
       <c r="F44" s="16">
         <v>1000</v>
       </c>
       <c r="G44" s="16" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="H44" s="16" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J44" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="11">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B45" s="14" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="16">
         <v>40</v>
       </c>
       <c r="F45" s="16">
         <v>1000</v>
       </c>
       <c r="G45" s="16" t="s">
-        <v>90</v>
+        <v>155</v>
       </c>
       <c r="H45" s="16" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="J45" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="11">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="B46" s="14" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C46" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="16" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E46" s="16">
         <v>40</v>
       </c>
       <c r="F46" s="16">
         <v>1000</v>
       </c>
       <c r="G46" s="16" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="H46" s="16" t="s">
-        <v>160</v>
+        <v>95</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="J46" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="11">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="B47" s="14" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C47" s="16" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="D47" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E47" s="16">
         <v>40</v>
       </c>
       <c r="F47" s="16">
         <v>1000</v>
       </c>
       <c r="G47" s="16" t="s">
-        <v>163</v>
+        <v>95</v>
       </c>
       <c r="H47" s="16" t="s">
-        <v>164</v>
+        <v>112</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="J47" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="11">
-        <v>957</v>
+        <v>78</v>
       </c>
       <c r="B48" s="14" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C48" s="16" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="16">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F48" s="16">
         <v>1000</v>
       </c>
       <c r="G48" s="16" t="s">
-        <v>112</v>
+        <v>163</v>
       </c>
       <c r="H48" s="16" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="J48" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" s="11" t="s">
-        <v>169</v>
+      <c r="A49" s="11">
+        <v>957</v>
       </c>
       <c r="B49" s="14" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C49" s="16" t="s">
-        <v>171</v>
+        <v>19</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="16">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F49" s="16">
         <v>1000</v>
       </c>
       <c r="G49" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="H49" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B50" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="C50" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="D50" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="16">
+        <v>60</v>
+      </c>
+      <c r="F50" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G50" s="16" t="s">
         <v>172</v>
       </c>
-      <c r="H49" s="16" t="s">
+      <c r="H50" s="16" t="s">
         <v>173</v>
       </c>
-      <c r="I49" s="4" t="s">
+      <c r="I50" s="4" t="s">
         <v>174</v>
-      </c>
-[...30 lines deleted...]
-        <v>178</v>
       </c>
       <c r="J50" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="11">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B51" s="14" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C51" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E51" s="16">
         <v>50</v>
       </c>
       <c r="F51" s="16">
         <v>500</v>
       </c>
       <c r="G51" s="16" t="s">
-        <v>147</v>
+        <v>176</v>
       </c>
       <c r="H51" s="16" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="J51" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="11">
-        <v>905</v>
+        <v>958</v>
       </c>
       <c r="B52" s="14" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="16">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="F52" s="16">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="G52" s="16" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="H52" s="16" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="J52" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="11">
-        <v>805</v>
+        <v>905</v>
       </c>
       <c r="B53" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="16">
+        <v>80</v>
+      </c>
+      <c r="F53" s="16">
+        <v>300</v>
+      </c>
+      <c r="G53" s="16" t="s">
         <v>181</v>
       </c>
-      <c r="C53" s="16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H53" s="16" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="J53" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="11">
         <v>59585</v>
       </c>
       <c r="B54" s="14" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="16">
         <v>90</v>
       </c>
       <c r="F54" s="16">
         <v>125</v>
       </c>
       <c r="G54" s="16" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H54" s="16" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="J54" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="11">
         <v>821</v>
       </c>
       <c r="B55" s="14" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="16">
         <v>90</v>
       </c>
       <c r="F55" s="16">
         <v>125</v>
       </c>
       <c r="G55" s="16" t="s">
-        <v>191</v>
+        <v>119</v>
       </c>
       <c r="H55" s="16" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="J55" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="11">
         <v>846</v>
       </c>
       <c r="B56" s="14" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E56" s="16">
         <v>70</v>
       </c>
       <c r="F56" s="16">
         <v>200</v>
       </c>
       <c r="G56" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="H56" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="14" t="s">
         <v>195</v>
       </c>
-      <c r="H56" s="16" t="s">
+      <c r="C57" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E57" s="16">
+        <v>120</v>
+      </c>
+      <c r="F57" s="16">
+        <v>50</v>
+      </c>
+      <c r="G57" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="I56" s="4" t="s">
+      <c r="H57" s="16" t="s">
         <v>197</v>
       </c>
-      <c r="J56" s="7" t="s">
-[...7 lines deleted...]
-      <c r="B57" s="14" t="s">
+      <c r="I57" s="4"/>
+      <c r="J57" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="11">
+        <v>57925</v>
+      </c>
+      <c r="B58" s="14" t="s">
         <v>198</v>
       </c>
-      <c r="C57" s="16" t="s">
-[...11 lines deleted...]
-      <c r="G57" s="16" t="s">
+      <c r="C58" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D58" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="16">
+        <v>50</v>
+      </c>
+      <c r="F58" s="16">
+        <v>1000</v>
+      </c>
+      <c r="G58" s="16" t="s">
         <v>199</v>
       </c>
-      <c r="H57" s="16" t="s">
+      <c r="H58" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="I58" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="I57" s="4" t="s">
-[...31 lines deleted...]
-      <c r="I58" s="4"/>
       <c r="J58" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="11">
-        <v>57925</v>
+        <v>36</v>
       </c>
       <c r="B59" s="14" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D59" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E59" s="16">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F59" s="16">
         <v>1000</v>
       </c>
       <c r="G59" s="16" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="H59" s="16" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="J59" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="11">
-        <v>36</v>
+        <v>60029</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E60" s="16">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F60" s="16">
         <v>1000</v>
       </c>
       <c r="G60" s="16" t="s">
-        <v>177</v>
+        <v>206</v>
       </c>
       <c r="H60" s="16" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="J60" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="11">
-        <v>60029</v>
+        <v>33</v>
       </c>
       <c r="B61" s="14" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C61" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E61" s="16">
         <v>38</v>
       </c>
       <c r="F61" s="16">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="G61" s="16" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="H61" s="16" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="J61" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="11">
         <v>46</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E62" s="16">
         <v>40</v>
       </c>
       <c r="F62" s="16">
         <v>2000</v>
       </c>
       <c r="G62" s="16" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="H62" s="16" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="I62" s="4" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="J62" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="11">
         <v>40</v>
       </c>
       <c r="B63" s="14" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E63" s="16">
         <v>40</v>
       </c>
       <c r="F63" s="16">
         <v>2000</v>
       </c>
       <c r="G63" s="16" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="H63" s="16" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="J63" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="11">
         <v>44</v>
       </c>
       <c r="B64" s="14" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E64" s="16">
         <v>40</v>
       </c>
       <c r="F64" s="16">
         <v>2000</v>
       </c>
       <c r="G64" s="16" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="H64" s="16" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="I64" s="4" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="J64" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="11">
         <v>26</v>
       </c>
       <c r="B65" s="14" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E65" s="16">
         <v>40</v>
       </c>
       <c r="F65" s="16">
         <v>2000</v>
       </c>
       <c r="G65" s="16" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="H65" s="16" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="I65" s="4" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="J65" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="11">
         <v>25</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>38</v>
       </c>
       <c r="E66" s="16">
         <v>40</v>
       </c>
       <c r="F66" s="16">
         <v>3500</v>
       </c>
       <c r="G66" s="16" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>39</v>
       </c>
       <c r="I66" s="4" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="J66" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="11">
         <v>57934</v>
       </c>
       <c r="B67" s="14" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E67" s="16">
         <v>80</v>
       </c>
       <c r="F67" s="16">
         <v>50</v>
       </c>
       <c r="G67" s="16" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="H67" s="16" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="I67" s="4" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="J67" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="11">
         <v>56909</v>
       </c>
       <c r="B68" s="14" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C68" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D68" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E68" s="16">
         <v>70</v>
       </c>
       <c r="F68" s="16">
         <v>100</v>
       </c>
       <c r="G68" s="16" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="H68" s="16" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="I68" s="4" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="J68" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="11">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="B69" s="14" t="s">
-        <v>118</v>
+        <v>227</v>
       </c>
       <c r="C69" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="16" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E69" s="16">
         <v>38</v>
       </c>
       <c r="F69" s="16">
         <v>2000</v>
       </c>
       <c r="G69" s="16" t="s">
-        <v>160</v>
+        <v>228</v>
       </c>
       <c r="H69" s="16" t="s">
-        <v>90</v>
+        <v>229</v>
       </c>
       <c r="I69" s="4" t="s">
-        <v>121</v>
+        <v>230</v>
       </c>
       <c r="J69" s="8" t="s">
-        <v>232</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="11">
-        <v>55</v>
+        <v>855</v>
       </c>
       <c r="B70" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="C70" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E70" s="16">
+        <v>70</v>
+      </c>
+      <c r="F70" s="16">
+        <v>50</v>
+      </c>
+      <c r="G70" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="H70" s="16" t="s">
         <v>233</v>
-      </c>
-[...16 lines deleted...]
-        <v>136</v>
       </c>
       <c r="I70" s="4" t="s">
         <v>234</v>
       </c>
       <c r="J70" s="8" t="s">
-        <v>232</v>
+        <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="11">
-        <v>54</v>
+        <v>805</v>
       </c>
       <c r="B71" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="C71" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="16">
+        <v>70</v>
+      </c>
+      <c r="F71" s="16">
+        <v>350</v>
+      </c>
+      <c r="G71" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="H71" s="16" t="s">
         <v>235</v>
       </c>
-      <c r="C71" s="16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I71" s="4" t="s">
-        <v>238</v>
+        <v>183</v>
       </c>
       <c r="J71" s="8" t="s">
-        <v>232</v>
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="11">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="B72" s="14" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D72" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E72" s="16">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="F72" s="16">
         <v>150</v>
       </c>
       <c r="G72" s="16" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="H72" s="16" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="I72" s="4" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="J72" s="8" t="s">
-        <v>232</v>
+        <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="12">
-        <v>33</v>
+        <v>803</v>
       </c>
       <c r="B73" s="15" t="s">
-        <v>215</v>
+        <v>240</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E73" s="17">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="F73" s="17">
-        <v>2000</v>
+        <v>150</v>
       </c>
       <c r="G73" s="17" t="s">
-        <v>130</v>
+        <v>241</v>
       </c>
       <c r="H73" s="17" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
       <c r="I73" s="5" t="s">
         <v>243</v>
       </c>
       <c r="J73" s="9" t="s">
-        <v>232</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="I1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I2" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_20"/>